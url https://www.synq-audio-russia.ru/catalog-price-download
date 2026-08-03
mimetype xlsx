--- v0 (2026-01-06)
+++ v1 (2026-08-03)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Price" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2303">
   <si>
-    <t>Прайс-лист на 07.01.2026</t>
+    <t>Прайс-лист на 04.08.2026</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Остаток</t>
   </si>
   <si>
     <t>Розничная цена</t>
   </si>
   <si>
     <t>DSP процессоры</t>
   </si>
   <si>
     <t>VENU360 Blue Link</t>
   </si>
   <si>
     <t>B00232</t>
   </si>
   <si>
     <t>synq-venu360-blue-link</t>
   </si>
@@ -14116,146 +14116,146 @@
       <c r="A370" s="6" t="s">
         <v>663</v>
       </c>
       <c r="B370" s="8"/>
       <c r="C370" s="8"/>
       <c r="D370" s="8"/>
       <c r="E370" s="8"/>
       <c r="F370" s="8"/>
       <c r="G370" s="8"/>
       <c r="H370" s="2"/>
       <c r="I370" s="2"/>
       <c r="J370" s="2"/>
     </row>
     <row r="371" spans="1:10">
       <c r="A371" s="3" t="s">
         <v>664</v>
       </c>
       <c r="B371" s="3"/>
       <c r="C371" s="3" t="s">
         <v>665</v>
       </c>
       <c r="D371" s="3">
         <v>2</v>
       </c>
       <c r="E371" s="3">
-        <v>350000</v>
+        <v>444000</v>
       </c>
       <c r="F371" s="3" t="s">
         <v>666</v>
       </c>
       <c r="G371" s="3"/>
     </row>
     <row r="372" spans="1:10">
       <c r="A372" s="3" t="s">
         <v>667</v>
       </c>
       <c r="B372" s="3"/>
       <c r="C372" s="3" t="s">
         <v>668</v>
       </c>
       <c r="D372" s="3">
         <v>3</v>
       </c>
       <c r="E372" s="3">
-        <v>204000</v>
+        <v>190000</v>
       </c>
       <c r="F372" s="3" t="s">
         <v>669</v>
       </c>
       <c r="G372" s="3"/>
     </row>
     <row r="373" spans="1:10">
       <c r="A373" s="3" t="s">
         <v>670</v>
       </c>
       <c r="B373" s="3"/>
       <c r="C373" s="3" t="s">
         <v>671</v>
       </c>
       <c r="D373" s="3">
         <v>5</v>
       </c>
       <c r="E373" s="3">
         <v>132000</v>
       </c>
       <c r="F373" s="3" t="s">
         <v>672</v>
       </c>
       <c r="G373" s="3"/>
     </row>
     <row r="374" spans="1:10">
       <c r="A374" s="3" t="s">
         <v>673</v>
       </c>
       <c r="B374" s="3"/>
       <c r="C374" s="3" t="s">
         <v>674</v>
       </c>
       <c r="D374" s="3">
         <v>1</v>
       </c>
       <c r="E374" s="3">
-        <v>104000</v>
+        <v>125000</v>
       </c>
       <c r="F374" s="3" t="s">
         <v>675</v>
       </c>
       <c r="G374" s="3"/>
     </row>
     <row r="375" spans="1:10">
       <c r="A375" s="3" t="s">
         <v>676</v>
       </c>
       <c r="B375" s="3"/>
       <c r="C375" s="3" t="s">
         <v>677</v>
       </c>
       <c r="D375" s="3">
         <v>0</v>
       </c>
       <c r="E375" s="3">
         <v>1500</v>
       </c>
       <c r="F375" s="3" t="s">
         <v>678</v>
       </c>
       <c r="G375" s="3"/>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" s="3" t="s">
         <v>679</v>
       </c>
       <c r="B376" s="3"/>
       <c r="C376" s="3" t="s">
         <v>680</v>
       </c>
       <c r="D376" s="3">
         <v>2</v>
       </c>
       <c r="E376" s="3">
-        <v>69000</v>
+        <v>0</v>
       </c>
       <c r="F376" s="3" t="s">
         <v>681</v>
       </c>
       <c r="G376" s="3"/>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" s="3" t="s">
         <v>682</v>
       </c>
       <c r="B377" s="3"/>
       <c r="C377" s="3" t="s">
         <v>683</v>
       </c>
       <c r="D377" s="3">
         <v>2</v>
       </c>
       <c r="E377" s="3">
         <v>40950</v>
       </c>
       <c r="F377" s="3" t="s">
         <v>684</v>
       </c>
       <c r="G377" s="3"/>
     </row>
@@ -30708,32 +30708,32 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Price</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>FriendlyCMS by Lazutin Igor Andreevich</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>www.synq-audio-russia.ru catalog price 07.01.2026</dc:title>
+  <dc:title>www.synq-audio-russia.ru catalog price 04.08.2026</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>